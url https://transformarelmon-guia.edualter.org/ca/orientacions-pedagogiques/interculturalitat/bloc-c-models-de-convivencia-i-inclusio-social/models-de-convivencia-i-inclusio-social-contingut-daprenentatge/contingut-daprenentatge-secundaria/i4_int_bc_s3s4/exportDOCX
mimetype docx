--- v5 (2026-03-17)
+++ v6 (2026-06-21)
@@ -2649,102 +2649,102 @@
           <w:t>Interiorització i promoció de les habilitats socials per a la convivència intercultural en societats dinàmiques i canviants (comunicació, escolta activa, diàleg, empatia, provenció, resolució, transformació de conflictes, mediació, cooperació, flexibilitat i adaptabilitat)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId77">
         <w:r>
           <w:rPr/>
           <w:t>Establiment i promoció de relacions de convivència assertives i respectuoses amb totes les persones i grups socials, independentment del seu origen o pertinença</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>