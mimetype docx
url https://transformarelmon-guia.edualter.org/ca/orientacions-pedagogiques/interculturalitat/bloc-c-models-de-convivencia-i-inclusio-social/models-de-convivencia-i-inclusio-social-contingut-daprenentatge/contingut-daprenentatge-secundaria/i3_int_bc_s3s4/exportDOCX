--- v6 (2026-07-11)
+++ v7 (2026-10-08)
@@ -164,67 +164,67 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Tercer i quart d’ESO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en consciència i expressió culturals</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>