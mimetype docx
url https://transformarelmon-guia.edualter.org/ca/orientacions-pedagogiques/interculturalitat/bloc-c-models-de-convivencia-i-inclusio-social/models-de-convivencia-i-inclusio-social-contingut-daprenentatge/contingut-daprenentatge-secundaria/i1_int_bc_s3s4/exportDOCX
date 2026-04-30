--- v6 (2026-03-17)
+++ v7 (2026-04-30)
@@ -1421,102 +1421,102 @@
           <w:t>Interiorització i promoció de les habilitats socials per a la convivència intercultural en societats dinàmiques i canviants (comunicació, escolta activa, diàleg, empatia, provenció, resolució, transformació de conflictes, mediació, cooperació, flexibilitat i adaptabilitat)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId60">
         <w:r>
           <w:rPr/>
           <w:t>Establiment i promoció de relacions de convivència assertives i respectuoses amb totes les persones i grups socials, independentment del seu origen o pertinença</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId56">
         <w:r>
           <w:rPr/>
           <w:t>Defensa i promoció dels drets propis i de les persones i col.lectius de l’entorn proper i del món, fent èmfasi en aquells relacionats amb el reconeixement de les minories i de la diversitat (lingüística, cultural, religiosa...)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>