--- v4 (2026-02-25)
+++ v5 (2026-08-07)
@@ -1640,59 +1640,59 @@
           <w:t>Valoració crítica i assumpció de les habilitats socials per a la convivència intercultural  en societats dinàmiques i canviants (comunicació, escolta activa, diàleg, empatia, provenció, resolució, transformació de conflictes, mediació, cooperació, flexibilitat i adaptabilitat)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId78">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">Construcció de relacions de convivència assertives i respectuoses amb totes les persones i grups socials independentment del seu origen o pertinença. </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>