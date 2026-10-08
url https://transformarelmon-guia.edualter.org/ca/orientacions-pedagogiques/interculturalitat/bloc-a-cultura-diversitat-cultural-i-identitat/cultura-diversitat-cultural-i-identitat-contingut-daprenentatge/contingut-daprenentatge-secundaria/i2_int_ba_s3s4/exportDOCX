--- v11 (2026-08-07)
+++ v12 (2026-10-08)
@@ -2068,169 +2068,169 @@
           <w:t>Reflexió crítica sobre els diferents sistemes de creences, valors, cosmovisions  i formes de vida presents en l’entorn proper i al món, respectant i valorant la diversitat cultural existent com una oportunitat d'aprenentatge i enriquiment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en consciència i expressió culturals</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
+        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId113">
         <w:r>
           <w:rPr/>
           <w:t>Consciència crítica i autonomia en  el procés de construcció de la pròpia identitat a partir de l’establiment de diferències, semblances i interdependències amb les persones i col.lectius de l’entorn proper i llunyà</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId29">
         <w:r>
           <w:rPr/>
           <w:t>Defensa i promoció dels principis i valors fonamentals (justícia, equitat, dignitat, pau, llibertat, solidaritat...) que constitueixen la base de la igualtat de drets i oportunitats per a totes les persones, independentment de l'origen o pertinença, duent a terme accions reivindicatives en situacions de vulneració</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId103">
         <w:r>
           <w:rPr/>
           <w:t>Comprensió crítica de les causes, conseqüències  i característiques de les migracions actuals en el context de la globalització econòmica i de les comunicacions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>