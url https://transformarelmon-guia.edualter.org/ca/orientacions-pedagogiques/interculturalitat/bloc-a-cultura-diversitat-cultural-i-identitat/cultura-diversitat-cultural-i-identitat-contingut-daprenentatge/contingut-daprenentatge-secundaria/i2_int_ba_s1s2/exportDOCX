--- v12 (2026-08-28)
+++ v13 (2026-10-08)
@@ -180,59 +180,59 @@
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -6280,59 +6280,59 @@
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId94">
         <w:r>
           <w:rPr/>
           <w:t>Respecte i reivindicació dels principis i valors fonamentals (justícia, equitat, dignitat, pau, llibertat, solidaritat...) que constitueixen la base de la igualtat de drets i oportunitats per a totes les persones, independentment de l'origen o pertinença</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>