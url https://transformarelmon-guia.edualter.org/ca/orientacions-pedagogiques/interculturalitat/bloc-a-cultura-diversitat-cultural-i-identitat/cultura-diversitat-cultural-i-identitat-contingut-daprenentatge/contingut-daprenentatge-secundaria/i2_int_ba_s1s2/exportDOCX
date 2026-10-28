--- v13 (2026-10-08)
+++ v14 (2026-10-28)
@@ -180,59 +180,59 @@
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en consciència i expressió culturals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -6280,118 +6280,118 @@
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en consciència i expressió culturals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId94">
         <w:r>
           <w:rPr/>
           <w:t>Respecte i reivindicació dels principis i valors fonamentals (justícia, equitat, dignitat, pau, llibertat, solidaritat...) que constitueixen la base de la igualtat de drets i oportunitats per a totes les persones, independentment de l'origen o pertinença</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència digital</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència digital</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId82">
         <w:r>
           <w:rPr/>
           <w:t>Anàlisi de les causes, conseqüències i caractarístiques dels fenòmens migratoris al llarg de la història de la humanitat i en l'actualitat</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>