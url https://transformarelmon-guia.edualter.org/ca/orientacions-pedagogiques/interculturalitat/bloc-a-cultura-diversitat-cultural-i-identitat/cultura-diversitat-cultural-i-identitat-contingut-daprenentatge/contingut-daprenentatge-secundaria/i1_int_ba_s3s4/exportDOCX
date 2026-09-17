--- v11 (2026-08-07)
+++ v12 (2026-09-17)
@@ -164,67 +164,67 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Tercer i quart d’ESO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en consciència i expressió culturals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -2360,67 +2360,67 @@
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId50">
         <w:r>
           <w:rPr/>
           <w:t>Comprensió i valoració positiva dels diferents sistemes de creences, valors, cosmovisions i formes de vida presents en l’entorn proper i al món, respectant i valorant la diversitat cultural existent com una oportunitat d'aprenentatge i enriquiment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
@@ -2446,67 +2446,67 @@
           <w:t>Defensa i promoció dels principis i valors fonamentals (justícia, equitat, dignitat, pau, llibertat, solidaritat...) que constitueixen la base de la igualtat de drets i oportunitats per a totes les persones, independentment de l'origen o pertinença, duent a terme accions reivindicatives en situacions de vulneració</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en consciència i expressió culturals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId52">
         <w:r>
           <w:rPr/>
           <w:t>Comprensió crítica de les causes, conseqüències  i característiques de les migracions actuals en el context de la globalització econòmica i de les comunicacions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>