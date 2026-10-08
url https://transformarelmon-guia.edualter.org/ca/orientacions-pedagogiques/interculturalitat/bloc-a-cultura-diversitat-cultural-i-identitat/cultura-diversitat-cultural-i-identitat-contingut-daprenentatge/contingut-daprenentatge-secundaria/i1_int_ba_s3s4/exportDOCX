--- v12 (2026-09-17)
+++ v13 (2026-10-08)
@@ -172,59 +172,59 @@
         <w:t>Tercer i quart d’ESO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -2360,67 +2360,67 @@
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en comunicació lingüística</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId50">
         <w:r>
           <w:rPr/>
           <w:t>Comprensió i valoració positiva dels diferents sistemes de creences, valors, cosmovisions i formes de vida presents en l’entorn proper i al món, respectant i valorant la diversitat cultural existent com una oportunitat d'aprenentatge i enriquiment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
@@ -2454,59 +2454,59 @@
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId52">
         <w:r>
           <w:rPr/>
           <w:t>Comprensió crítica de les causes, conseqüències  i característiques de les migracions actuals en el context de la globalització econòmica i de les comunicacions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>