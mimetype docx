--- v5 (2026-03-17)
+++ v6 (2026-05-31)
@@ -164,67 +164,67 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Cicle Superior Primària</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -2931,110 +2931,110 @@
           <w:t>Reconeixement de la diversitat cultural (llengües, costums, valors, creences, formes de vida...) present a l’aula, a l’escola, i a l’entorn proper, com una oportunitat d’aprenentatge i d’enriquiment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId32">
         <w:r>
           <w:rPr/>
           <w:t>Presa de consciència del procés de construcció de la pròpia identitat a partir de la relació amb les persones i col.lectius de l’entorn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència emprenedora</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId93">
         <w:r>
           <w:rPr/>
           <w:t>Reconeixement dels principis i valors fonamentals (justícia, equitat, dignitat, pau, llibertat, solidaritat...) que constitueixen la base de la igualtat de drets i oportunitats per a totes les persones independentment del seu origen o pertinença</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>