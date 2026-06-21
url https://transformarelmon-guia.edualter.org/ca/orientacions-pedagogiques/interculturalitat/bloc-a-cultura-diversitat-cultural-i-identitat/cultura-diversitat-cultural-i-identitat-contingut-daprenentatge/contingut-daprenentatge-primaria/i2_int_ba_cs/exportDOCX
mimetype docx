--- v6 (2026-05-31)
+++ v7 (2026-06-21)
@@ -164,67 +164,67 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Cicle Superior Primària</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -2931,118 +2931,118 @@
           <w:t>Reconeixement de la diversitat cultural (llengües, costums, valors, creences, formes de vida...) present a l’aula, a l’escola, i a l’entorn proper, com una oportunitat d’aprenentatge i d’enriquiment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en comunicació lingüística</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId32">
         <w:r>
           <w:rPr/>
           <w:t>Presa de consciència del procés de construcció de la pròpia identitat a partir de la relació amb les persones i col.lectius de l’entorn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en consciència i expressió culturals</w:t>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència emprenedora</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId93">
         <w:r>
           <w:rPr/>
           <w:t>Reconeixement dels principis i valors fonamentals (justícia, equitat, dignitat, pau, llibertat, solidaritat...) que constitueixen la base de la igualtat de drets i oportunitats per a totes les persones independentment del seu origen o pertinença</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>