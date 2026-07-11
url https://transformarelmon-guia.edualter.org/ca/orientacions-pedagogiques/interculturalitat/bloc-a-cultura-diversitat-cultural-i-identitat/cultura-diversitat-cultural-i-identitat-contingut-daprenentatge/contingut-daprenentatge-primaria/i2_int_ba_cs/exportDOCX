--- v7 (2026-06-21)
+++ v8 (2026-07-11)
@@ -164,67 +164,67 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Cicle Superior Primària</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència emprenedora</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -2888,161 +2888,161 @@
           <w:t>Observació de la diversitat de llengües, costums, valors, creences i formes de vida que es troben a l’aula i a l’escola, per tal d’aproximar-se i aprendre d’altres cultures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId92">
         <w:r>
           <w:rPr/>
           <w:t>Reconeixement de la diversitat cultural (llengües, costums, valors, creences, formes de vida...) present a l’aula, a l’escola, i a l’entorn proper, com una oportunitat d’aprenentatge i d’enriquiment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId32">
         <w:r>
           <w:rPr/>
           <w:t>Presa de consciència del procés de construcció de la pròpia identitat a partir de la relació amb les persones i col.lectius de l’entorn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en consciència i expressió culturals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId93">
         <w:r>
           <w:rPr/>
           <w:t>Reconeixement dels principis i valors fonamentals (justícia, equitat, dignitat, pau, llibertat, solidaritat...) que constitueixen la base de la igualtat de drets i oportunitats per a totes les persones independentment del seu origen o pertinença</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>