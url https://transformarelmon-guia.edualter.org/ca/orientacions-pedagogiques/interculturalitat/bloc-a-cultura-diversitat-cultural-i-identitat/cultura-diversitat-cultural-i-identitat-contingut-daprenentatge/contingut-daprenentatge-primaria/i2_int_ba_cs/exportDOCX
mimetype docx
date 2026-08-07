--- v8 (2026-07-11)
+++ v9 (2026-08-07)
@@ -2974,75 +2974,75 @@
           <w:t>Presa de consciència del procés de construcció de la pròpia identitat a partir de la relació amb les persones i col.lectius de l’entorn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència emprenedora</w:t>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
-[...7 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId93">
         <w:r>
           <w:rPr/>
           <w:t>Reconeixement dels principis i valors fonamentals (justícia, equitat, dignitat, pau, llibertat, solidaritat...) que constitueixen la base de la igualtat de drets i oportunitats per a totes les persones independentment del seu origen o pertinença</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>