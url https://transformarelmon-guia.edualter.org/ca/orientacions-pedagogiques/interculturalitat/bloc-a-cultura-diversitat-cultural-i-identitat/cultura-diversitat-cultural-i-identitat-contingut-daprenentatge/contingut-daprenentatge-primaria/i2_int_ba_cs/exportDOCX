--- v9 (2026-08-07)
+++ v10 (2026-08-28)
@@ -164,67 +164,67 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Cicle Superior Primària</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència emprenedora</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -2888,161 +2888,161 @@
           <w:t>Observació de la diversitat de llengües, costums, valors, creences i formes de vida que es troben a l’aula i a l’escola, per tal d’aproximar-se i aprendre d’altres cultures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en comunicació lingüística</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId92">
         <w:r>
           <w:rPr/>
           <w:t>Reconeixement de la diversitat cultural (llengües, costums, valors, creences, formes de vida...) present a l’aula, a l’escola, i a l’entorn proper, com una oportunitat d’aprenentatge i d’enriquiment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en comunicació lingüística</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId32">
         <w:r>
           <w:rPr/>
           <w:t>Presa de consciència del procés de construcció de la pròpia identitat a partir de la relació amb les persones i col.lectius de l’entorn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId93">
         <w:r>
           <w:rPr/>
           <w:t>Reconeixement dels principis i valors fonamentals (justícia, equitat, dignitat, pau, llibertat, solidaritat...) que constitueixen la base de la igualtat de drets i oportunitats per a totes les persones independentment del seu origen o pertinença</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>