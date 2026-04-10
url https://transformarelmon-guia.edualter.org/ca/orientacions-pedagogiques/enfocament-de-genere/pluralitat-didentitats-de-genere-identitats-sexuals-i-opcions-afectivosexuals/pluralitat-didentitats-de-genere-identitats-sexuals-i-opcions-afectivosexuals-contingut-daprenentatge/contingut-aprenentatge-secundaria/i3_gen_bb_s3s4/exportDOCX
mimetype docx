--- v6 (2026-03-17)
+++ v7 (2026-04-10)
@@ -164,67 +164,67 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Tercer i quart d’ESO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en consciència i expressió culturals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -4478,59 +4478,59 @@
           <w:t>Desenvolupament de diferents conductes i relacions interpersonals basades en el respecte, el diàleg i la igualtat</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId85">
         <w:r>
           <w:rPr/>
           <w:t>Conscienciació crítica del propi procés de construcció de la identitat de gènere, identitat sexual i opció afectivasexual</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
@@ -4556,67 +4556,67 @@
           <w:t>Reflexió crítica de la diversitat en identitats de gènere, identitats sexuals i opcions afectivosexuals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència emprenedora</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId87">
         <w:r>
           <w:rPr/>
           <w:t>Valoració dels trets constitutius de la pròpia identitat de gènere, identitat sexual i opció afectivasexual</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>