--- v7 (2026-04-10)
+++ v8 (2026-04-30)
@@ -172,59 +172,59 @@
         <w:t>Tercer i quart d’ESO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en comunicació lingüística</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -4478,59 +4478,59 @@
           <w:t>Desenvolupament de diferents conductes i relacions interpersonals basades en el respecte, el diàleg i la igualtat</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en comunicació lingüística</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId85">
         <w:r>
           <w:rPr/>
           <w:t>Conscienciació crítica del propi procés de construcció de la identitat de gènere, identitat sexual i opció afectivasexual</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
@@ -4556,67 +4556,67 @@
           <w:t>Reflexió crítica de la diversitat en identitats de gènere, identitats sexuals i opcions afectivosexuals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència emprenedora</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId87">
         <w:r>
           <w:rPr/>
           <w:t>Valoració dels trets constitutius de la pròpia identitat de gènere, identitat sexual i opció afectivasexual</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>