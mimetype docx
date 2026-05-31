--- v8 (2026-04-30)
+++ v9 (2026-05-31)
@@ -164,67 +164,67 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Tercer i quart d’ESO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -4478,59 +4478,59 @@
           <w:t>Desenvolupament de diferents conductes i relacions interpersonals basades en el respecte, el diàleg i la igualtat</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId85">
         <w:r>
           <w:rPr/>
           <w:t>Conscienciació crítica del propi procés de construcció de la identitat de gènere, identitat sexual i opció afectivasexual</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
@@ -4556,67 +4556,67 @@
           <w:t>Reflexió crítica de la diversitat en identitats de gènere, identitats sexuals i opcions afectivosexuals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència emprenedora</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId87">
         <w:r>
           <w:rPr/>
           <w:t>Valoració dels trets constitutius de la pròpia identitat de gènere, identitat sexual i opció afectivasexual</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>