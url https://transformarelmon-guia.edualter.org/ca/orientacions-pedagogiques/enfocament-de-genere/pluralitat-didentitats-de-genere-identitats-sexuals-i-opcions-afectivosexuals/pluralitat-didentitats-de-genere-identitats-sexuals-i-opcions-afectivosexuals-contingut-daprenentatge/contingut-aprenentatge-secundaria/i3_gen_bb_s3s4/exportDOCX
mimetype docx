--- v9 (2026-05-31)
+++ v10 (2026-06-21)
@@ -172,59 +172,59 @@
         <w:t>Tercer i quart d’ESO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en comunicació lingüística</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -4556,67 +4556,67 @@
           <w:t>Reflexió crítica de la diversitat en identitats de gènere, identitats sexuals i opcions afectivosexuals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència emprenedora</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId87">
         <w:r>
           <w:rPr/>
           <w:t>Valoració dels trets constitutius de la pròpia identitat de gènere, identitat sexual i opció afectivasexual</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>