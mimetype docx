--- v10 (2026-06-21)
+++ v11 (2026-07-11)
@@ -4556,59 +4556,59 @@
           <w:t>Reflexió crítica de la diversitat en identitats de gènere, identitats sexuals i opcions afectivosexuals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència emprenedora</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId87">
         <w:r>
           <w:rPr/>
           <w:t>Valoració dels trets constitutius de la pròpia identitat de gènere, identitat sexual i opció afectivasexual</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>