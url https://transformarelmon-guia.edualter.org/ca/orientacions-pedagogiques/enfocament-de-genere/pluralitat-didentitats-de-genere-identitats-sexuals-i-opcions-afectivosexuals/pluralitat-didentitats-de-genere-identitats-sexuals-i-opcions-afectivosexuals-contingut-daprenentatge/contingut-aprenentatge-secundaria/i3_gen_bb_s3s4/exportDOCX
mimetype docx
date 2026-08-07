--- v11 (2026-07-11)
+++ v12 (2026-08-07)
@@ -4564,59 +4564,59 @@
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència emprenedora</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId87">
         <w:r>
           <w:rPr/>
           <w:t>Valoració dels trets constitutius de la pròpia identitat de gènere, identitat sexual i opció afectivasexual</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>