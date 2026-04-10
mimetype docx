--- v4 (2026-02-25)
+++ v5 (2026-04-10)
@@ -191,59 +191,59 @@
           <w:t>Assumpció del propi procès de construcció de la masculinitat i feminitat.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència emprenedora</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr/>
           <w:t>Valoració de les semblances i diferències de gènere com a element enriquidor de les relacions interpersonals.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>