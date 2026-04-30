--- v4 (2026-02-25)
+++ v5 (2026-04-30)
@@ -4766,59 +4766,59 @@
           <w:t>Reivindicació del paper de la dona i els sabers femenins com a motor de canvi i transformació social.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId117">
         <w:r>
           <w:rPr/>
           <w:t>Defensa dels drets i deures individuals i col·lectius en qüestió de gènere.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>