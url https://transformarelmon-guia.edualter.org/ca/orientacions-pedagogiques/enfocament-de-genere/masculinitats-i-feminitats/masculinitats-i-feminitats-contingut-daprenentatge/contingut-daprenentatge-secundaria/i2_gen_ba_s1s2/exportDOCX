--- v4 (2026-02-25)
+++ v5 (2026-05-31)
@@ -3239,59 +3239,59 @@
           <w:t>Assumpció del propi procès de construcció de la masculinitat i feminitat.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència emprenedora</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId64">
         <w:r>
           <w:rPr/>
           <w:t>Valoració de situacions de desigualtat, injustícia i discriminació per motiu de gènere, sexe o opció afectivosexual.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
@@ -3317,59 +3317,59 @@
           <w:t>Valoració del paper de la dona i els sabers femenins com a motor de canvi i transformació social.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en comunicació lingüística</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId155">
         <w:r>
           <w:rPr/>
           <w:t>Reconeixement dels drets i deures individuals i col·lectius en qüestió de gènere.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>