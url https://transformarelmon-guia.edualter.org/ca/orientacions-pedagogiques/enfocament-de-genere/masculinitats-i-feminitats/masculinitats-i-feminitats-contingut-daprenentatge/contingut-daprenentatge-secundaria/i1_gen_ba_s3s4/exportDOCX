--- v5 (2026-03-17)
+++ v6 (2026-05-31)
@@ -164,59 +164,59 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Tercer i quart d’ESO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>