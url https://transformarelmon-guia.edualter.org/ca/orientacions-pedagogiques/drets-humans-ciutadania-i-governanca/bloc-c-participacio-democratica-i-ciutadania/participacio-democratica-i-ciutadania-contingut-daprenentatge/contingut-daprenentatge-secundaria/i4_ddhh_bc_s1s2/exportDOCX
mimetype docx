--- v4 (2026-03-17)
+++ v5 (2026-04-10)
@@ -164,67 +164,67 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Primer i segon d’ESO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència emprenedora</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -2957,153 +2957,153 @@
           <w:t xml:space="preserve">Assumpció de les responsabilitats que es deriven de les pròpies decisions i de les conseqüències d’aquestes decisions </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència emprenedora</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId126">
         <w:r>
           <w:rPr/>
           <w:t>Participació activa en la planificació, organització i realització de tasques o projectes en l’àmbit escolar, familiar i en l’entorn proper, orientades a assolir objectius comuns que contribueixin a millorar  les garanties de llibertat, igualtat i justícia, a nivell local i global</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId116">
         <w:r>
           <w:rPr/>
           <w:t>Assumpció i interiorització d’habilitats per a la comunicació i la convivència que contribueixin a orientar les relacions interpersonals amb una perspectiva ètica tant en l’entorn proper com llunyà</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId95">
         <w:r>
           <w:rPr/>
           <w:t>Anàlisi crítica dels diferents mecanismes i vies de participació democràtica a l’aula i al centre escolar, indagant propostes de millora i aprofundiment democràtic</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>