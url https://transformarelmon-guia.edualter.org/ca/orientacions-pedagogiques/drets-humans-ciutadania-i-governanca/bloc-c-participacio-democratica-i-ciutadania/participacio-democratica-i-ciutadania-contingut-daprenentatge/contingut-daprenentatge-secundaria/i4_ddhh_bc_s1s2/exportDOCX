--- v5 (2026-04-10)
+++ v6 (2026-05-31)
@@ -164,67 +164,67 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Primer i segon d’ESO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència emprenedora</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -3043,59 +3043,59 @@
           <w:t>Assumpció i interiorització d’habilitats per a la comunicació i la convivència que contribueixin a orientar les relacions interpersonals amb una perspectiva ètica tant en l’entorn proper com llunyà</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId95">
         <w:r>
           <w:rPr/>
           <w:t>Anàlisi crítica dels diferents mecanismes i vies de participació democràtica a l’aula i al centre escolar, indagant propostes de millora i aprofundiment democràtic</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>