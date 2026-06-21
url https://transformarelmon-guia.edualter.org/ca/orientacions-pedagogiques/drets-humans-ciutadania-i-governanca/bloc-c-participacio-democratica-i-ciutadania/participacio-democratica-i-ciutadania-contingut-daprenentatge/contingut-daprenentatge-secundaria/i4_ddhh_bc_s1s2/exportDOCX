--- v6 (2026-05-31)
+++ v7 (2026-06-21)
@@ -164,67 +164,67 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Primer i segon d’ESO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència emprenedora</w:t>
+        <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -2957,59 +2957,59 @@
           <w:t xml:space="preserve">Assumpció de les responsabilitats que es deriven de les pròpies decisions i de les conseqüències d’aquestes decisions </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència emprenedora</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId126">
         <w:r>
           <w:rPr/>
           <w:t>Participació activa en la planificació, organització i realització de tasques o projectes en l’àmbit escolar, familiar i en l’entorn proper, orientades a assolir objectius comuns que contribueixin a millorar  les garanties de llibertat, igualtat i justícia, a nivell local i global</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
@@ -3051,59 +3051,59 @@
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en comunicació lingüística</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId95">
         <w:r>
           <w:rPr/>
           <w:t>Anàlisi crítica dels diferents mecanismes i vies de participació democràtica a l’aula i al centre escolar, indagant propostes de millora i aprofundiment democràtic</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>