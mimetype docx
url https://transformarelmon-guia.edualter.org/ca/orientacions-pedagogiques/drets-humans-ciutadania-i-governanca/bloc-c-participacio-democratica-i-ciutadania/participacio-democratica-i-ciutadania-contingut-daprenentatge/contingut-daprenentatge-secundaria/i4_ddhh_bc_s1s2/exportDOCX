--- v7 (2026-06-21)
+++ v8 (2026-07-11)
@@ -164,67 +164,67 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Primer i segon d’ESO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència emprenedora</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -2957,59 +2957,59 @@
           <w:t xml:space="preserve">Assumpció de les responsabilitats que es deriven de les pròpies decisions i de les conseqüències d’aquestes decisions </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència emprenedora</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId126">
         <w:r>
           <w:rPr/>
           <w:t>Participació activa en la planificació, organització i realització de tasques o projectes en l’àmbit escolar, familiar i en l’entorn proper, orientades a assolir objectius comuns que contribueixin a millorar  les garanties de llibertat, igualtat i justícia, a nivell local i global</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
@@ -3043,67 +3043,67 @@
           <w:t>Assumpció i interiorització d’habilitats per a la comunicació i la convivència que contribueixin a orientar les relacions interpersonals amb una perspectiva ètica tant en l’entorn proper com llunyà</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId95">
         <w:r>
           <w:rPr/>
           <w:t>Anàlisi crítica dels diferents mecanismes i vies de participació democràtica a l’aula i al centre escolar, indagant propostes de millora i aprofundiment democràtic</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>