--- v8 (2026-07-11)
+++ v9 (2026-08-07)
@@ -3000,102 +3000,102 @@
           <w:t>Participació activa en la planificació, organització i realització de tasques o projectes en l’àmbit escolar, familiar i en l’entorn proper, orientades a assolir objectius comuns que contribueixin a millorar  les garanties de llibertat, igualtat i justícia, a nivell local i global</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en comunicació lingüística</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId116">
         <w:r>
           <w:rPr/>
           <w:t>Assumpció i interiorització d’habilitats per a la comunicació i la convivència que contribueixin a orientar les relacions interpersonals amb una perspectiva ètica tant en l’entorn proper com llunyà</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en comunicació lingüística</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId95">
         <w:r>
           <w:rPr/>
           <w:t>Anàlisi crítica dels diferents mecanismes i vies de participació democràtica a l’aula i al centre escolar, indagant propostes de millora i aprofundiment democràtic</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>