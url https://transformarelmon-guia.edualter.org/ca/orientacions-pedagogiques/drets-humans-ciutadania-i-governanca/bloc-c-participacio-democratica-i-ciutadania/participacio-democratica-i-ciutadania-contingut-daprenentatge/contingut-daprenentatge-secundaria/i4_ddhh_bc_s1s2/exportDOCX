--- v9 (2026-08-07)
+++ v10 (2026-08-28)
@@ -172,59 +172,59 @@
         <w:t>Primer i segon d’ESO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència emprenedora</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -3051,59 +3051,59 @@
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId95">
         <w:r>
           <w:rPr/>
           <w:t>Anàlisi crítica dels diferents mecanismes i vies de participació democràtica a l’aula i al centre escolar, indagant propostes de millora i aprofundiment democràtic</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>