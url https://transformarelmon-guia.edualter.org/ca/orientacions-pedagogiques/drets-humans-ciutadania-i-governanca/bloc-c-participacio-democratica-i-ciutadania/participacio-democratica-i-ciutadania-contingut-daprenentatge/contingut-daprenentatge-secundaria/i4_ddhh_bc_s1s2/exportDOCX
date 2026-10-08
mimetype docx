--- v10 (2026-08-28)
+++ v11 (2026-10-08)
@@ -3051,59 +3051,59 @@
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId95">
         <w:r>
           <w:rPr/>
           <w:t>Anàlisi crítica dels diferents mecanismes i vies de participació democràtica a l’aula i al centre escolar, indagant propostes de millora i aprofundiment democràtic</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>