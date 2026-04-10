--- v2 (2026-01-09)
+++ v3 (2026-04-10)
@@ -149,59 +149,59 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Cicle Inicial Primària</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència emprenedora</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>