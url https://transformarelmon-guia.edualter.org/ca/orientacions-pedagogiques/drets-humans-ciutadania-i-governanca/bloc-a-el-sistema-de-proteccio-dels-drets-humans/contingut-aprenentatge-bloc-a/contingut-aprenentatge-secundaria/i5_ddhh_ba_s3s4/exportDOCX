--- v6 (2026-03-17)
+++ v7 (2026-05-31)
@@ -164,67 +164,67 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Tercer i quart d’ESO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en consciència i expressió culturals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència emprenedora</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -3023,59 +3023,59 @@
           <w:t>Defensa i promoció dels drets propis i de les persones tant de l’entorn proper com  llunyà a partir de l’assertivitat, l’empatia i la solidaritat</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en consciència i expressió culturals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId28">
         <w:r>
           <w:rPr/>
           <w:t>Reflexió crítica sobre la la situació actual dels drets humans al món, analitzant la seva trajectòria històrica (drets civils i polítics, drets socials, econòmics, ambientals i culturals, drets emergents), així com els instruments de protecció existents (Declaració Universal, Convenció Drets de l’Infant, Estatut d’Autonomia, Constitució Espanyola...)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
@@ -3101,59 +3101,59 @@
           <w:t xml:space="preserve">Denúncia davant de situacions de vulnerabilitat social i de violació de drets fonamentals tant en l’entorn proper com en el llunyà </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en consciència i expressió culturals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId30">
         <w:r>
           <w:rPr/>
           <w:t>Proposta i posada en pràctica de diferents mecanismes  de defensa i reivindicació de drets en situacions de vulnerabilitat social a escala local i global</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>