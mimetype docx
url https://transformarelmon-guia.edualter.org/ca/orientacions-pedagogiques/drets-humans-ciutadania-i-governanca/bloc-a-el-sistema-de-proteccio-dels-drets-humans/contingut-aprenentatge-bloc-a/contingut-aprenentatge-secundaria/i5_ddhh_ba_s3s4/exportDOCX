--- v7 (2026-05-31)
+++ v8 (2026-07-11)
@@ -164,59 +164,59 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Tercer i quart d’ESO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -3023,59 +3023,59 @@
           <w:t>Defensa i promoció dels drets propis i de les persones tant de l’entorn proper com  llunyà a partir de l’assertivitat, l’empatia i la solidaritat</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId28">
         <w:r>
           <w:rPr/>
           <w:t>Reflexió crítica sobre la la situació actual dels drets humans al món, analitzant la seva trajectòria històrica (drets civils i polítics, drets socials, econòmics, ambientals i culturals, drets emergents), així com els instruments de protecció existents (Declaració Universal, Convenció Drets de l’Infant, Estatut d’Autonomia, Constitució Espanyola...)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
@@ -3101,59 +3101,59 @@
           <w:t xml:space="preserve">Denúncia davant de situacions de vulnerabilitat social i de violació de drets fonamentals tant en l’entorn proper com en el llunyà </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId30">
         <w:r>
           <w:rPr/>
           <w:t>Proposta i posada en pràctica de diferents mecanismes  de defensa i reivindicació de drets en situacions de vulnerabilitat social a escala local i global</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>