--- v3 (2026-02-25)
+++ v4 (2026-08-07)
@@ -1076,59 +1076,59 @@
           <w:t>Identificació i rebuig de les diferents situacions de marginació, discriminació, injustícia i violació de drets fonamentals en l’entorn proper</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en consciència i expressió culturals</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId66">
         <w:r>
           <w:rPr/>
           <w:t>Presentació de diferents drets humans vinculats a la realitat propera de l'alumnat</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>