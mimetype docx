--- v3 (2026-02-25)
+++ v4 (2026-04-10)
@@ -697,59 +697,59 @@
           <w:t>Coneixement dels drets humans individuals i col.lectius reconeguts en la Declaració Universal dels Drets Humans, Convenció sobre els Drets de l’Infant, Estatut d’Autonomia i Constitució espanyola</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència emprenedora</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId19">
         <w:r>
           <w:rPr/>
           <w:t>Presentació dels conceptes de drets i deures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>