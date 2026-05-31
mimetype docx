--- v3 (2026-02-25)
+++ v4 (2026-05-31)
@@ -1025,59 +1025,59 @@
           <w:t>Valoració positiva de a les normes  d’aula i de centre, reconeixent-ne el benefici per una mateixa i per les altres persones</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència emprenedora</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId44">
         <w:r>
           <w:rPr/>
           <w:t>Presentació d’algunes formes per frenar la violència a l’entorn escolar (normes de centre contra la violència, actitud personal per rebutjar-la...)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
@@ -1122,59 +1122,59 @@
           <w:t>Observació d’aspectes de la organització d’aula o de centre que s’haurien de millorar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
+        <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
+        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId46">
         <w:r>
           <w:rPr/>
           <w:t>Identificació de les pròpies necessitats per la cura d’una mateixa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>