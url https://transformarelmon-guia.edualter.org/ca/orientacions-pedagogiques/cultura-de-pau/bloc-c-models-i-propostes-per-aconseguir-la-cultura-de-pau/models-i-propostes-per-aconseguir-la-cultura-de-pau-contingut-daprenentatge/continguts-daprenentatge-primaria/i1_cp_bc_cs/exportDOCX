--- v1 (2026-01-09)
+++ v2 (2026-04-10)
@@ -2104,59 +2104,59 @@
           <w:t>Valoració positiva de a les normes  d’aula i de centre, reconeixent-ne el benefici per una mateixa i per les altres persones</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència emprenedora</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId69">
         <w:r>
           <w:rPr/>
           <w:t>Coneixement de formes per promoure la pau en l’entorn proper i a nivell mundial   (dret a la pau, educació perla pau, control dels recursos naturals...)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>