--- v11 (2026-08-07)
+++ v12 (2026-10-08)
@@ -3539,67 +3539,67 @@
           <w:t>Coneixement dels diferents tipus de conflictes (locals, socials, internacionals; noviolents o violents) i reflexió crítica de la cobertura que en fan els mitjans de comunicació</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència digital</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència digital</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId135">
         <w:r>
           <w:rPr/>
           <w:t>Anàlisi crítica del procés, dels actors i de les necessitats en els conflictes interpersonals, socials o internacionals, de les seves causes i conseqüències des de la complexitat, capaç de destriar críticament la informació i de superar una visió simplista del món</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>