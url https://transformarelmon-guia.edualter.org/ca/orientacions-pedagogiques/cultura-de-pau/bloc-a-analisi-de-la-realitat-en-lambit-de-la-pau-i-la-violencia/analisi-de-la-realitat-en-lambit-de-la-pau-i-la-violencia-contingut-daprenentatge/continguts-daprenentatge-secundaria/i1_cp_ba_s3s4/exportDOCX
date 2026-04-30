--- v6 (2026-03-17)
+++ v7 (2026-04-30)
@@ -3367,59 +3367,59 @@
           <w:t>Capacitat d’aplicar alternatives per frenar els diferents tipus de violència (directa, estructural i cultural) en les relacions interpersonals i en les condicions socials i mundials</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en consciència i expressió culturals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr/>
           <w:t>Coneixement dels diferents tipus de conflictes (locals, socials, internacionals; noviolents o violents) i reflexió crítica de la cobertura que en fan els mitjans de comunicació</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>