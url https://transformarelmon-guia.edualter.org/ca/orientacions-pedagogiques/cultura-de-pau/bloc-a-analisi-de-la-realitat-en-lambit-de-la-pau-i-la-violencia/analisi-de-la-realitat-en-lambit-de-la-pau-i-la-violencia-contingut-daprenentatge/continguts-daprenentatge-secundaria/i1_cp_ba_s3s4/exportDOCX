--- v7 (2026-04-30)
+++ v8 (2026-05-31)
@@ -3418,67 +3418,67 @@
           <w:t>Coneixement dels diferents tipus de conflictes (locals, socials, internacionals; noviolents o violents) i reflexió crítica de la cobertura que en fan els mitjans de comunicació</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència digital</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId44">
         <w:r>
           <w:rPr/>
           <w:t>Anàlisi crítica del procés, dels actors i de les necessitats en els conflictes interpersonals, socials o internacionals, de les seves causes i conseqüències des de la complexitat, capaç de destriar críticament la informació i de superar una visió simplista del món</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>