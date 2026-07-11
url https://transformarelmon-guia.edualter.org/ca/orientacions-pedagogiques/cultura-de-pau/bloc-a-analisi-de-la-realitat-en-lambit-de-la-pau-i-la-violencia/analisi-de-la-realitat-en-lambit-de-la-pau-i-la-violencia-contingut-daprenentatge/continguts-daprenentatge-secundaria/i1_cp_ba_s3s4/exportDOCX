--- v8 (2026-05-31)
+++ v9 (2026-07-11)
@@ -164,59 +164,59 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Tercer i quart d’ESO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -3367,67 +3367,67 @@
           <w:t>Capacitat d’aplicar alternatives per frenar els diferents tipus de violència (directa, estructural i cultural) en les relacions interpersonals i en les condicions socials i mundials</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en consciència i expressió culturals</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr/>
           <w:t>Coneixement dels diferents tipus de conflictes (locals, socials, internacionals; noviolents o violents) i reflexió crítica de la cobertura que en fan els mitjans de comunicació</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>