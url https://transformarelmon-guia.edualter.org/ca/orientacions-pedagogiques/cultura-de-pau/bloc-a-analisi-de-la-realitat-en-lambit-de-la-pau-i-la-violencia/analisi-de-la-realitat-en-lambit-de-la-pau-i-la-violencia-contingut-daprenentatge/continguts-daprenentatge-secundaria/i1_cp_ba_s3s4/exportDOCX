--- v9 (2026-07-11)
+++ v10 (2026-08-07)
@@ -3418,59 +3418,59 @@
           <w:t>Coneixement dels diferents tipus de conflictes (locals, socials, internacionals; noviolents o violents) i reflexió crítica de la cobertura que en fan els mitjans de comunicació</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència digital</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència digital</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId44">
         <w:r>
           <w:rPr/>
           <w:t>Anàlisi crítica del procés, dels actors i de les necessitats en els conflictes interpersonals, socials o internacionals, de les seves causes i conseqüències des de la complexitat, capaç de destriar críticament la informació i de superar una visió simplista del món</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>