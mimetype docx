--- v10 (2026-08-07)
+++ v11 (2026-08-28)
@@ -3367,118 +3367,118 @@
           <w:t>Capacitat d’aplicar alternatives per frenar els diferents tipus de violència (directa, estructural i cultural) en les relacions interpersonals i en les condicions socials i mundials</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en comunicació lingüística</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr/>
           <w:t>Coneixement dels diferents tipus de conflictes (locals, socials, internacionals; noviolents o violents) i reflexió crítica de la cobertura que en fan els mitjans de comunicació</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència digital</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència digital</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId44">
         <w:r>
           <w:rPr/>
           <w:t>Anàlisi crítica del procés, dels actors i de les necessitats en els conflictes interpersonals, socials o internacionals, de les seves causes i conseqüències des de la complexitat, capaç de destriar críticament la informació i de superar una visió simplista del món</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>