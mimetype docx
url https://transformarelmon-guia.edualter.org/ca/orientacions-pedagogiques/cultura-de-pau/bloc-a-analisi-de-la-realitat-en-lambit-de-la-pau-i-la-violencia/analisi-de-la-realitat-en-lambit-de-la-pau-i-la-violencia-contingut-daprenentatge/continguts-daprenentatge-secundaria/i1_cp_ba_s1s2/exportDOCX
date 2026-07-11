--- v1 (2026-01-09)
+++ v2 (2026-07-11)
@@ -1821,59 +1821,59 @@
           <w:t>Reflexió crítica sobre causes i conseqüències dels diferents tipus de violència (directa, estructural i cultural) en les relacions interpersonals, socials i mundials</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en consciència i expressió culturals</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId40">
         <w:r>
           <w:rPr/>
           <w:t>Capacitat d’argumentar el rebuig als tipus de violència (directa, estructural i cultural) en les relacions interpersonals i en les condicions socials i mundials</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>