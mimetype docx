--- v4 (2026-03-17)
+++ v5 (2026-04-10)
@@ -2954,67 +2954,67 @@
           <w:t>Valoració crítica dels diferents tipus de violència (directa (física, verbal, psicològica), estructural i cultural) en les relacions interpersonals i l’entorn proper</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en consciència i expressió culturals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència emprenedora</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId80">
         <w:r>
           <w:rPr/>
           <w:t>Capacitat de frenar la violència directa (física, verbal i psicològica) d’altres persones en les relacions interpersonals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>