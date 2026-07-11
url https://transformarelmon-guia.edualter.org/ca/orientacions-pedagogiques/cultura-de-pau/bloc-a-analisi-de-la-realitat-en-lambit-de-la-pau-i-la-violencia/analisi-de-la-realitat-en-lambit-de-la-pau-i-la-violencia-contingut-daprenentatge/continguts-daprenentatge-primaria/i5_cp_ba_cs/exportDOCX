--- v5 (2026-04-10)
+++ v6 (2026-07-11)
@@ -2954,59 +2954,59 @@
           <w:t>Valoració crítica dels diferents tipus de violència (directa (física, verbal, psicològica), estructural i cultural) en les relacions interpersonals i l’entorn proper</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en consciència i expressió culturals</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId80">
         <w:r>
           <w:rPr/>
           <w:t>Capacitat de frenar la violència directa (física, verbal i psicològica) d’altres persones en les relacions interpersonals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>