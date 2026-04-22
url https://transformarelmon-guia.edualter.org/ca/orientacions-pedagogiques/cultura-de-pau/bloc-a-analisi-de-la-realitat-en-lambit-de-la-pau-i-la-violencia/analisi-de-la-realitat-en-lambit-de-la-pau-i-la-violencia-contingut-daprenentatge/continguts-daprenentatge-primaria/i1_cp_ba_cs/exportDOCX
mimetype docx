--- v4 (2026-02-04)
+++ v5 (2026-04-22)
@@ -164,67 +164,67 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Cicle Superior Primària</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència emprenedora</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>