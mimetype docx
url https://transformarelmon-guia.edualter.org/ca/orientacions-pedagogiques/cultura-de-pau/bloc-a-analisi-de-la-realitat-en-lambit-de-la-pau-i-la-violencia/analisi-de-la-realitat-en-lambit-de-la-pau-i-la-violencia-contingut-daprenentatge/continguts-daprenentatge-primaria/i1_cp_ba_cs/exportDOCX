--- v5 (2026-04-22)
+++ v6 (2026-05-31)
@@ -164,59 +164,59 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Cicle Superior Primària</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en consciència i expressió culturals</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>