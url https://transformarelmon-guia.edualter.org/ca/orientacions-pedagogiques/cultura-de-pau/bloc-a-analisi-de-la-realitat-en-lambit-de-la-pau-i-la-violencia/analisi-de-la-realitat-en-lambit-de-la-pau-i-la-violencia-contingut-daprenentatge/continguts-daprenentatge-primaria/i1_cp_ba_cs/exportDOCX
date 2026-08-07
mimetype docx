--- v6 (2026-05-31)
+++ v7 (2026-08-07)
@@ -164,67 +164,67 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Cicle Superior Primària</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en consciència i expressió culturals</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència emprenedora</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>